--- v0 (2026-07-12)
+++ v1 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0bd3dc88ccb4d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ebb7882b12947ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6e186fda05f482b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2673eebdb71e4980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ca41723d618459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6e186fda05f482b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb13962aaa65c490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2673eebdb71e4980" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.80% p.a. Multi Barrier Reverse Convertible on ABB, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571715569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,479 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...75 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,340</x:t>
-[...286 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,850</x:t>
-[...63 lines deleted...]
-          <x:t>101,270</x:t>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>