--- v1 (2026-08-01)
+++ v2 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ebb7882b12947ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d048b8378264b98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2673eebdb71e4980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R617e3b0c45324069"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb13962aaa65c490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2673eebdb71e4980" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf536e999b3b4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R617e3b0c45324069" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.80% p.a. Multi Barrier Reverse Convertible on ABB, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571715569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>101,250</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>101,850</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,465</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>101,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,285</x:t>
-[...16 lines deleted...]
-          <x:t>101,310</x:t>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,260</x:t>
-[...16 lines deleted...]
-          <x:t>101,215</x:t>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,215</x:t>
-[...16 lines deleted...]
-          <x:t>101,240</x:t>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,210</x:t>
-[...355 lines deleted...]
-          <x:t>100,385</x:t>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>