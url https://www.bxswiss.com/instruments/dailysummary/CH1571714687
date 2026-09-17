--- v1 (2026-08-28)
+++ v2 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb32e900e6dac481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc36213f9a4074710" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8d2c516309647ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c60d383d8794040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R058495c49a6643d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8d2c516309647ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd668ea92a7b74d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c60d383d8794040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.30% p.a. Barrier Reverse Convertible on SanDisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571714687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>