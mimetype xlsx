--- v2 (2026-09-17)
+++ v3 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc36213f9a4074710" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c7611c557c48cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c60d383d8794040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10b5d77f25924e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd668ea92a7b74d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c60d383d8794040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842270848d2242e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10b5d77f25924e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.30% p.a. Barrier Reverse Convertible on SanDisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571714687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>104,990</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,750</x:t>
-[...70 lines deleted...]
-          <x:t>103,090</x:t>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,810</x:t>
-[...60 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>103,185</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,050</x:t>
-[...355 lines deleted...]
-          <x:t>106,555</x:t>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>