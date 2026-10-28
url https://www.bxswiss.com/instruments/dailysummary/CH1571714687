--- v3 (2026-10-08)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c7611c557c48cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b572def604497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10b5d77f25924e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e8f909e08c24e04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842270848d2242e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10b5d77f25924e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610f4468aea44a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e8f909e08c24e04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.30% p.a. Barrier Reverse Convertible on SanDisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571714687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...377 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,050</x:t>
-[...225 lines deleted...]
-          <x:t>105,240</x:t>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>