--- v1 (2026-08-28)
+++ v2 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0baec7a309bb435c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3baf7866dd64e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce2f5abb6830445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6480bfd73b774e98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05b7e89899874fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce2f5abb6830445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd172ebfeae476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6480bfd73b774e98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.40% p.a. Barrier Reverse Convertible on SanDisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571714661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>