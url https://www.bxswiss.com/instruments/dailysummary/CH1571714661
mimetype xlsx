--- v2 (2026-09-17)
+++ v3 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3baf7866dd64e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e287696351a49b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6480bfd73b774e98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4121fcb834ca44ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd172ebfeae476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6480bfd73b774e98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b95af084064a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4121fcb834ca44ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.40% p.a. Barrier Reverse Convertible on SanDisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571714661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>100,935</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...283 lines deleted...]
-          <x:t>106,035</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,955</x:t>
-[...296 lines deleted...]
-          <x:t>106,215</x:t>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>