--- v3 (2026-10-08)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e287696351a49b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b4797280a4427f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4121fcb834ca44ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd860d18812544d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b95af084064a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4121fcb834ca44ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15aded9be4e54978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd860d18812544d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.40% p.a. Barrier Reverse Convertible on SanDisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571714661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>