--- v3 (2026-09-14)
+++ v4 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe47069aa6a41ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e97e80118a64194" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c2aacefd3347d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d66e536122d4e98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb58b1812d44b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c2aacefd3347d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97b6916724947ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d66e536122d4e98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.20% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571714646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>104,700</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,335</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>106,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,045</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>