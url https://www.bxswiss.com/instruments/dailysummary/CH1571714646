--- v4 (2026-10-04)
+++ v5 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e97e80118a64194" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88243ee7b6c84182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d66e536122d4e98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6597700dc5a4b73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97b6916724947ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d66e536122d4e98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R384539f9903443ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6597700dc5a4b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.20% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571714646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>107,670</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,140</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>107,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,345</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>