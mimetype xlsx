--- v0 (2026-07-15)
+++ v1 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662ce1ff4d854d11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7443af92ca9b49a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e1e14f742034142"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5040d81b6baf420d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36f7b73a3e6e41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e1e14f742034142" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c2a41d6e8c4b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5040d81b6baf420d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.20% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571714646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,248 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...196 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -557,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>