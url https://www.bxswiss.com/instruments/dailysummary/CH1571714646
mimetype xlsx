--- v1 (2026-08-04)
+++ v2 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7443af92ca9b49a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dd51003a5424a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5040d81b6baf420d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd43999f659a4aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c2a41d6e8c4b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5040d81b6baf420d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra458e8790de845c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd43999f659a4aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.20% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571714646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,300</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,100</x:t>
-[...21 lines deleted...]
-          <x:t>100,715</x:t>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,920</x:t>
-[...512 lines deleted...]
-          <x:t>86,940</x:t>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>