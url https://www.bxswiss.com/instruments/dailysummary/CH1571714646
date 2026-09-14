--- v2 (2026-08-24)
+++ v3 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dd51003a5424a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe47069aa6a41ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd43999f659a4aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c2aacefd3347d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra458e8790de845c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd43999f659a4aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb58b1812d44b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c2aacefd3347d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.20% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571714646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>98,290</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>