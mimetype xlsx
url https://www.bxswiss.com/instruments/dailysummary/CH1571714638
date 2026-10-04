--- v3 (2026-09-13)
+++ v4 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b7365db066434f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R676ae81e60eb46cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R087bc74a177849c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eff769d8a0d4317"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6b30882804b4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R087bc74a177849c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13938a0137054fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eff769d8a0d4317" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571714638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>105,390</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,200</x:t>
-[...242 lines deleted...]
-          <x:t>106,145</x:t>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>