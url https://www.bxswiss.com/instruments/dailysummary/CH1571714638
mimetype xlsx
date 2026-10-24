--- v4 (2026-10-04)
+++ v5 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R676ae81e60eb46cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e47a1d6d4c34977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eff769d8a0d4317"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2eb5b515fab437b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13938a0137054fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eff769d8a0d4317" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef7be895a73441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2eb5b515fab437b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571714638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>105,645</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,855</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...455 lines deleted...]
-          <x:t>102,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>103,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>104,490</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,490</x:t>
-[...4 lines deleted...]
-          <x:t>105,030</x:t>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>