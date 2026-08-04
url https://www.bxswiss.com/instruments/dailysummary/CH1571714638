--- v0 (2026-07-15)
+++ v1 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe8295e313da4051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409fc24fbbc0451c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2de538d61df4940"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8dc3342d60e466e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R204800d498374506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2de538d61df4940" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c18bf5ed6f47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8dc3342d60e466e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571714638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,248 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...196 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -557,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>