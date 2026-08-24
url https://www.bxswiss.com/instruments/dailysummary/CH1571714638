--- v1 (2026-08-04)
+++ v2 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409fc24fbbc0451c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d68765ec9c04134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8dc3342d60e466e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19bcc89bd63e4cca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c18bf5ed6f47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8dc3342d60e466e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb4129230e74c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19bcc89bd63e4cca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571714638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,200</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,000</x:t>
-[...544 lines deleted...]
-          <x:t>86,220</x:t>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>