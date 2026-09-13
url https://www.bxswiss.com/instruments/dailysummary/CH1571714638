--- v2 (2026-08-24)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d68765ec9c04134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b7365db066434f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19bcc89bd63e4cca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R087bc74a177849c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb4129230e74c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19bcc89bd63e4cca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6b30882804b4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R087bc74a177849c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571714638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>