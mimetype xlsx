--- v0 (2026-07-13)
+++ v1 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0739c8f974594f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002f5f62071544ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f250b921bc0415f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f3fa32df1e4df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fce6f7c6c4c4ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f250b921bc0415f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f205c6c8281443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f3fa32df1e4df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571711956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>88,760</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>86,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>88,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>86,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>