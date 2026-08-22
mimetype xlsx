--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002f5f62071544ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racb02fd0a51842b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f3fa32df1e4df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6271f823f9144e93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f205c6c8281443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f3fa32df1e4df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb982d5983b274058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6271f823f9144e93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571711956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>