--- v2 (2026-08-22)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racb02fd0a51842b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e690ee066f4fb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6271f823f9144e93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff24d1aaaa694a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb982d5983b274058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6271f823f9144e93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d849ab22754332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff24d1aaaa694a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571711956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>