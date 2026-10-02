--- v3 (2026-09-11)
+++ v4 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e690ee066f4fb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f70c5ad8a314014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff24d1aaaa694a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a4eec1e0e14d1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d849ab22754332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff24d1aaaa694a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c5c98fbcf84d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a4eec1e0e14d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571711956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>