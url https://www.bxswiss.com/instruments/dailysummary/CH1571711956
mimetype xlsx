--- v4 (2026-10-02)
+++ v5 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f70c5ad8a314014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4a44805270542f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a4eec1e0e14d1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e9ee55bb314953"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c5c98fbcf84d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a4eec1e0e14d1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R919cd6b5a96c429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e9ee55bb314953" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1571711956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,520</x:t>
-[...80 lines deleted...]
-          <x:t>90,110</x:t>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,670</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>90,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>