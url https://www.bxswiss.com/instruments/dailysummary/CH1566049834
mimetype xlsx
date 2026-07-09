--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8063416ac540cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09ef64a0efed43a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf363c1cede0d456a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R026290650c904906"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74a19fd6b7e14821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf363c1cede0d456a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3f9b8de09e9476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R026290650c904906" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Space Exploration Technologies Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1566049834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -364,31 +266,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>