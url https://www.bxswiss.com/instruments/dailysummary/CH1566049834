--- v1 (2026-07-09)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09ef64a0efed43a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda20061c790b4464" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R026290650c904906"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40cb3c1fdbb944e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3f9b8de09e9476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R026290650c904906" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2303b1dabb74864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40cb3c1fdbb944e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Space Exploration Technologies Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1566049834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,526 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...186 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...11 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
-[...16 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>0,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>