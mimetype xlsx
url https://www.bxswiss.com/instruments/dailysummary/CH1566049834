--- v2 (2026-07-29)
+++ v3 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda20061c790b4464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f7a4ea2c2a48d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40cb3c1fdbb944e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8efb3eaf2e0471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2303b1dabb74864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40cb3c1fdbb944e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ffd4fba39da4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8efb3eaf2e0471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Space Exploration Technologies Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1566049834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -740,28 +740,55 @@
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>