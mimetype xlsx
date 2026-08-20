--- v3 (2026-07-29)
+++ v4 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f7a4ea2c2a48d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb82855003128473b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8efb3eaf2e0471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf273becfddb14f07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ffd4fba39da4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8efb3eaf2e0471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5fcbddc8b8e46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf273becfddb14f07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Space Exploration Technologies Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1566049834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,105</x:t>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>16.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
-[...65 lines deleted...]
-          <x:t>0,055</x:t>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>0,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>