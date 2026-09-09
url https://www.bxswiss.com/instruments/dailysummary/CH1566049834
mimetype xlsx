--- v4 (2026-08-20)
+++ v5 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb82855003128473b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7173cb50f81e42ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf273becfddb14f07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd8acc0c7d0646d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5fcbddc8b8e46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf273becfddb14f07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e406e1090024703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd8acc0c7d0646d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Space Exploration Technologies Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1566049834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>