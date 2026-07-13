--- v0 (2026-06-23)
+++ v1 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R446a9712e6224835" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff8918091284395" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a4257ad242e4385"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e242aca1ac7473a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd531590bf074d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a4257ad242e4385" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89cca595f563436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e242aca1ac7473a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Clariant AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1560408085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>0,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>