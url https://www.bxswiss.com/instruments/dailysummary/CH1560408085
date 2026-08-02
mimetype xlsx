--- v1 (2026-07-13)
+++ v2 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff8918091284395" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a41620a1674fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e242aca1ac7473a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raed6178e9b574b90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89cca595f563436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e242aca1ac7473a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb09e79284b324bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raed6178e9b574b90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Clariant AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1560408085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...505 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>