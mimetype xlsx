--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a41620a1674fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra571a9b11d3146ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raed6178e9b574b90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68710bc5b124382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb09e79284b324bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raed6178e9b574b90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7007896bcf427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68710bc5b124382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Clariant AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1560408085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,205</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,225</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,235</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>0,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...219 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>