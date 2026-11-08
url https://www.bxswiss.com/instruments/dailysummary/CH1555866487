--- v0 (2026-10-19)
+++ v1 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45af34a6bfb43e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf85abe0ac949ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb740ec56c2234501"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb84a0160d8b64de8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e8c9da550a841c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb740ec56c2234501" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69704c56acc4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb84a0160d8b64de8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555866487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>101,065</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>95,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>