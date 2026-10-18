--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d11f54a76e4fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37c6637933ae4ecb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf4fae3699e34baa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc93b31bcd53e4c05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2920408cc4124ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf4fae3699e34baa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62140bd7252c426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc93b31bcd53e4c05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.30% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555865042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...55 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,845</x:t>
-[...313 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,150</x:t>
-[...36 lines deleted...]
-          <x:t>101,645</x:t>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>