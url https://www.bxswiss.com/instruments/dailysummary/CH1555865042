--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37c6637933ae4ecb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6303f339b674d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc93b31bcd53e4c05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d2c2beade54b9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62140bd7252c426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc93b31bcd53e4c05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4e4c5e8b5f49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d2c2beade54b9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.30% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555865042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...605 lines deleted...]
-          <x:t>100,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>