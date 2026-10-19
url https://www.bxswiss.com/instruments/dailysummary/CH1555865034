--- v0 (2026-09-29)
+++ v1 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6615e69bd8a74725" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf775539cbd0c4872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932fceff1d6142f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb944d3592a864298"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e8e8d2203e4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932fceff1d6142f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d63c272a3294e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb944d3592a864298" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555865034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...205 lines deleted...]
-          <x:t>100,450</x:t>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,745</x:t>
-[...193 lines deleted...]
-          <x:t>102,220</x:t>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>