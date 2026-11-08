--- v1 (2026-10-19)
+++ v2 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf775539cbd0c4872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba49ae37ff74dc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb944d3592a864298"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R935ea19e1a144c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d63c272a3294e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb944d3592a864298" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4548c138e46042e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R935ea19e1a144c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555865034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,205</x:t>
-[...576 lines deleted...]
-          <x:t>101,225</x:t>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>