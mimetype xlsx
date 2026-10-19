--- v0 (2026-09-29)
+++ v1 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc85bfe4e118d4d99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d25050f3f1428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ccf64f253f402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8434512039b14d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ecea0d68e6a46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ccf64f253f402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e06588760e947fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8434512039b14d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555865000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...92 lines deleted...]
-          <x:t>99,290</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,110</x:t>
-[...43 lines deleted...]
-          <x:t>99,570</x:t>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,490</x:t>
-[...65 lines deleted...]
-          <x:t>98,700</x:t>
+          <x:t>98,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>98,730</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>98,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>