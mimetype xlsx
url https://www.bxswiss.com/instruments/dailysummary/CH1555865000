--- v1 (2026-10-19)
+++ v2 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d25050f3f1428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf179c7f09674659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8434512039b14d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c5a446ade9d4b9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e06588760e947fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8434512039b14d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6867cd6ebb244096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c5a446ade9d4b9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Baidu ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555865000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>98,730</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...300 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,310</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>