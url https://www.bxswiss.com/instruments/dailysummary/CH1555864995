--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R068b197544234ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R721e74f0795f42fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R169f11f636d94126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8397b7d11d714403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe0d1ad91e664020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R169f11f636d94126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a060520cf674bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8397b7d11d714403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...87 lines deleted...]
-          <x:t>99,930</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>100,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>101,495</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,945</x:t>
-[...26 lines deleted...]
-          <x:t>101,155</x:t>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>