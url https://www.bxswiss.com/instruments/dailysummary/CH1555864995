--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R721e74f0795f42fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4577a6e4b7459f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8397b7d11d714403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb70be7a66bcd486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a060520cf674bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8397b7d11d714403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f57d0b065547d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb70be7a66bcd486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,420</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>95,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>