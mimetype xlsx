--- v0 (2026-09-29)
+++ v1 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R976df2a942d74f68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48286a3df9524913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5af4b4b1df14f63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a355946f5404d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3ab2783c64e41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5af4b4b1df14f63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R035932ef66d04d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a355946f5404d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...70 lines deleted...]
-          <x:t>97,620</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>97,450</x:t>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>98,310</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>