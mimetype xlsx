--- v1 (2026-10-19)
+++ v2 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48286a3df9524913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b95a3ad87034e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a355946f5404d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5bc02b7c33c47bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R035932ef66d04d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a355946f5404d7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da3093575c449e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5bc02b7c33c47bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>98,230</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,560</x:t>
-[...384 lines deleted...]
-          <x:t>09.10.2026</x:t>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,870</x:t>
-[...144 lines deleted...]
-          <x:t>98,920</x:t>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>