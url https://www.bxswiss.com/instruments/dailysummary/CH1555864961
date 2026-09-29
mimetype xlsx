--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179e1ff40ac64dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6249839288c04139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R897ec04c9f334506"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9202460f2500413e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a9c3e7153f416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R897ec04c9f334506" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f9531c3f9974eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9202460f2500413e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -317,31 +219,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>