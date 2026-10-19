--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6249839288c04139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce1535b5752e4c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9202460f2500413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28120a810907405c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f9531c3f9974eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9202460f2500413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf12a7179cf1949f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28120a810907405c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,479 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...156 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,020</x:t>
-[...48 lines deleted...]
-          <x:t>98,100</x:t>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>98,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>