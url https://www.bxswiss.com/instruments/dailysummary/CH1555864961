--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce1535b5752e4c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6beb7c95480419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28120a810907405c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e371194447f4d0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf12a7179cf1949f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28120a810907405c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6ed980a45e4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e371194447f4d0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>98,210</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>95,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>