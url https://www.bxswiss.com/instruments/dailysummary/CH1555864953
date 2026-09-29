--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a976a697a54644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e71869e46744345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3834a7bb133d47a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd1d8ea09c84431c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bacf519fb5d455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3834a7bb133d47a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669bd07960ef4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd1d8ea09c84431c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sandoz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -317,31 +219,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>