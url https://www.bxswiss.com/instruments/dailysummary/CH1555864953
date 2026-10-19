--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e71869e46744345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e46d51d6f64edc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd1d8ea09c84431c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reccc47aa28ae4b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669bd07960ef4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd1d8ea09c84431c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ec9e4c1c0a40fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reccc47aa28ae4b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sandoz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,479 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...48 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,645</x:t>
-[...291 lines deleted...]
-          <x:t>100,620</x:t>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>101,225</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>100,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>