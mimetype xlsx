--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e46d51d6f64edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ac3e02f8da4e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reccc47aa28ae4b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63a8f53cb2ec411c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ec9e4c1c0a40fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reccc47aa28ae4b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ea67542c99b4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63a8f53cb2ec411c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sandoz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>101,225</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>100,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>