--- v0 (2026-09-22)
+++ v1 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efedb5c9db94fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a331622f428442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6125867d66d94cae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac5dcf4654c5489d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdadfa0ef9c742e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6125867d66d94cae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ebac8ec8784b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac5dcf4654c5489d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on SIG Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...92 lines deleted...]
-          <x:t>100,865</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>100,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>