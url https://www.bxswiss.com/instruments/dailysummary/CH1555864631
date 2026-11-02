--- v1 (2026-10-13)
+++ v2 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a331622f428442e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R686123b16cf247f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac5dcf4654c5489d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb4f2f4588d04484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ebac8ec8784b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac5dcf4654c5489d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4141b0997fc431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb4f2f4588d04484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on SIG Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>99,990</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>30.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,190</x:t>
-[...225 lines deleted...]
-          <x:t>101,465</x:t>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>