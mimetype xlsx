--- v0 (2026-09-23)
+++ v1 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b101de075a5488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf530b8c13f604c68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae74cb514c234ead"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a6eed0a604c4a30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57049047ee8f456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae74cb514c234ead" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e07f99155f4317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a6eed0a604c4a30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.20% p.a. Barrier Reverse Convertible on Moderna</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -604,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>