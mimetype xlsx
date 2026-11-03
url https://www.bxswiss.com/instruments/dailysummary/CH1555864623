--- v1 (2026-10-14)
+++ v2 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf530b8c13f604c68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f574b920170448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a6eed0a604c4a30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f9e36458472410d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e07f99155f4317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a6eed0a604c4a30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf628c3c484d94af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f9e36458472410d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.20% p.a. Barrier Reverse Convertible on Moderna</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...220 lines deleted...]
-          <x:t>105,440</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,960</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>107,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>106,535</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,885</x:t>
-[...156 lines deleted...]
-          <x:t>109,610</x:t>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,525</x:t>
-[...21 lines deleted...]
-          <x:t>108,885</x:t>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.10.2026</x:t>
-[...14 lines deleted...]
-          <x:t>108,165</x:t>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>