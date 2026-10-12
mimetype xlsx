--- v0 (2026-09-22)
+++ v1 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8460af7845d545fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0380eb21fb6b4c82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a987fc4c95649e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd11f521050c74e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd38ecdfe27dd41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a987fc4c95649e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb4052db5adc439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd11f521050c74e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Kuros Biosciences</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...55 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,480</x:t>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,260</x:t>
-[...350 lines deleted...]
-          <x:t>95,360</x:t>
+          <x:t>98,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>