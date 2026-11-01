--- v1 (2026-10-12)
+++ v2 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0380eb21fb6b4c82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4333e5aaf9cf4cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd11f521050c74e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e04e34d964483f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb4052db5adc439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd11f521050c74e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeb08be1b3284ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e04e34d964483f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Kuros Biosciences</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,190</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,700</x:t>
-[...129 lines deleted...]
-          <x:t>96,540</x:t>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,520</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>98,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>