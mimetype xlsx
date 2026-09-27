--- v1 (2026-09-06)
+++ v2 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R940e34a23bff40cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff7826e0f5f645e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1031fa012d064e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460539120b4c436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2808714e49a843ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1031fa012d064e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b7a9110d354d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460539120b4c436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.00% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>101,785</x:t>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>