--- v2 (2026-09-27)
+++ v3 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff7826e0f5f645e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2915548f804f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460539120b4c436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e3d5b22c6124170"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b7a9110d354d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460539120b4c436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c71a2509c7d4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e3d5b22c6124170" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.00% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>105,845</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,290</x:t>
-[...205 lines deleted...]
-          <x:t>106,285</x:t>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,285</x:t>
-[...75 lines deleted...]
-          <x:t>107,440</x:t>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,110</x:t>
-[...26 lines deleted...]
-          <x:t>107,270</x:t>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>