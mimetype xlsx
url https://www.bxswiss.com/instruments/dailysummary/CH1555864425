--- v3 (2026-10-17)
+++ v4 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2915548f804f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf961463d884466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e3d5b22c6124170"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f9db6d4d9f43e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c71a2509c7d4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e3d5b22c6124170" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d6921b47fa49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f9db6d4d9f43e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.00% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>106,285</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,285</x:t>
-[...75 lines deleted...]
-          <x:t>107,440</x:t>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,110</x:t>
-[...416 lines deleted...]
-          <x:t>106,575</x:t>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,165</x:t>
-[...4 lines deleted...]
-          <x:t>106,655</x:t>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>