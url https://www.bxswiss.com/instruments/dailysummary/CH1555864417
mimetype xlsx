--- v1 (2026-09-06)
+++ v2 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30d4c9c496f94238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a0024ab3c64b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a52f339faeb459a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb661a1b9a9482b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R266cfa14e9bd4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a52f339faeb459a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re626febebbcd4fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb661a1b9a9482b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>104,720</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,720</x:t>
-[...11 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,250</x:t>
-[...26 lines deleted...]
-          <x:t>105,530</x:t>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>12.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,420</x:t>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,230</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>105,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,170</x:t>
-[...237 lines deleted...]
-          <x:t>105,030</x:t>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>02.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,280</x:t>
-[...63 lines deleted...]
-          <x:t>105,420</x:t>
+          <x:t>105,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>