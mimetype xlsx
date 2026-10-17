--- v2 (2026-09-26)
+++ v3 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a0024ab3c64b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R255f372b6a144ac3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb661a1b9a9482b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re802cf1b3e284fcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re626febebbcd4fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb661a1b9a9482b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb46764918b8f4310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re802cf1b3e284fcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>105,665</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,620</x:t>
-[...92 lines deleted...]
-          <x:t>105,480</x:t>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,430</x:t>
-[...517 lines deleted...]
-          <x:t>105,210</x:t>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>