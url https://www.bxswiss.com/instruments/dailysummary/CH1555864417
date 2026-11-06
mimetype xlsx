--- v3 (2026-10-17)
+++ v4 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R255f372b6a144ac3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11c2b45bd434f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re802cf1b3e284fcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e8d6ff3bb804df1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb46764918b8f4310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re802cf1b3e284fcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddaae047608b430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e8d6ff3bb804df1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>105,290</x:t>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,270</x:t>
-[...11 lines deleted...]
-          <x:t>105,210</x:t>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...396 lines deleted...]
-          <x:t>105,310</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,260</x:t>
-[...11 lines deleted...]
-          <x:t>08.10.2026</x:t>
+          <x:t>105,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>105,420</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>105,520</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,500</x:t>
-[...4 lines deleted...]
-          <x:t>105,500</x:t>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>