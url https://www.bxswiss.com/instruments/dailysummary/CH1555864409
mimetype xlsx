--- v1 (2026-09-06)
+++ v2 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea111139986540e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red0ff8ceae914fb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc969963d45774ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd912032742ff4c50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d9bac92f314799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc969963d45774ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3209ac04076f4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd912032742ff4c50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>101,910</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,520</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>100,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>102,980</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,625</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>102,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>