--- v2 (2026-09-26)
+++ v3 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red0ff8ceae914fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e017d9b71d4088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd912032742ff4c50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9212a3cdfaa940da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3209ac04076f4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd912032742ff4c50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe687e21e5ac4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9212a3cdfaa940da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,575</x:t>
-[...107 lines deleted...]
-          <x:t>103,485</x:t>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,765</x:t>
-[...485 lines deleted...]
-          <x:t>103,625</x:t>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>