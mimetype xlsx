--- v3 (2026-10-17)
+++ v4 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e017d9b71d4088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree92468c88b249eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9212a3cdfaa940da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R118a8cd0442c4ad5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe687e21e5ac4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9212a3cdfaa940da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf19013d6f9c342a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R118a8cd0442c4ad5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>100,260</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.09.2026</x:t>
-[...458 lines deleted...]
-          <x:t>13.10.2026</x:t>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,135</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,615</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>98,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>