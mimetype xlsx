--- v1 (2026-09-06)
+++ v2 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d1e2ac6f3164db5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939c8eab5a2f40d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R986f477aac0b4b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc60bdf68fc324532"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a8a0ef05b0478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R986f477aac0b4b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b80cd64e2df4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc60bdf68fc324532" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>98,920</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>100,510</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>