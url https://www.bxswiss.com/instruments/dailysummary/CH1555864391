--- v2 (2026-09-27)
+++ v3 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939c8eab5a2f40d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc616c702e5f24a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc60bdf68fc324532"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72be93482c734580"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b80cd64e2df4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc60bdf68fc324532" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdb9d634db224e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72be93482c734580" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,590</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>99,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,490</x:t>
-[...495 lines deleted...]
-          <x:t>99,250</x:t>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>