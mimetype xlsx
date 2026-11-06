--- v3 (2026-10-17)
+++ v4 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc616c702e5f24a3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6268fdf23cc4970" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72be93482c734580"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd2d51098515442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdb9d634db224e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72be93482c734580" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd35d8cd2a99345f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd2d51098515442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,254 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>97,780</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,780</x:t>
-[...92 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,030</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,530</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>