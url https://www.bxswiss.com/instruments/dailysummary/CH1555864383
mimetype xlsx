--- v1 (2026-09-06)
+++ v2 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12df09aadc974f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0475baa68d084657" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71af762a8f7b40fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0746d02462c14b48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c218a0228af4b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71af762a8f7b40fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R158931a9c22149e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0746d02462c14b48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.00% p.a. Barrier Reverse Convertible on Micron Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>105,180</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,270</x:t>
-[...205 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,250</x:t>
-[...171 lines deleted...]
-          <x:t>108,965</x:t>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>