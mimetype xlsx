--- v2 (2026-09-27)
+++ v3 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0475baa68d084657" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R373e91c332f84723" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0746d02462c14b48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8992101b6fdf419f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R158931a9c22149e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0746d02462c14b48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212b8713243a4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8992101b6fdf419f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.00% p.a. Barrier Reverse Convertible on Micron Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>109,820</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...359 lines deleted...]
-          <x:t>109,480</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,285</x:t>
-[...4 lines deleted...]
-          <x:t>109,420</x:t>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>