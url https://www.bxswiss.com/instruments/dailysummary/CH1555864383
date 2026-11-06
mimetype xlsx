--- v3 (2026-10-17)
+++ v4 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R373e91c332f84723" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b065ef73536401a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8992101b6fdf419f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4ed3f4fa57474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212b8713243a4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8992101b6fdf419f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d0d66dd6b14867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4ed3f4fa57474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.00% p.a. Barrier Reverse Convertible on Micron Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>108,215</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,690</x:t>
-[...544 lines deleted...]
-          <x:t>109,520</x:t>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>