--- v1 (2026-09-06)
+++ v2 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41752ea1e6424e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e068449be0843a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cee411372124744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbde71ae61d2456e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8022b8cbe34e4760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cee411372124744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d8d85d407f422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbde71ae61d2456e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.20% p.a. Barrier Reverse Convertible on Idorsia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,355</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...381 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>