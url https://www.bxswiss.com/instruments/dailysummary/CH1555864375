--- v2 (2026-09-27)
+++ v3 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e068449be0843a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a155408dce04968" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbde71ae61d2456e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R314e49c699c04f46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d8d85d407f422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbde71ae61d2456e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc80bfc2ae84b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R314e49c699c04f46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.20% p.a. Barrier Reverse Convertible on Idorsia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...593 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,700</x:t>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,220</x:t>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>