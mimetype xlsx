--- v1 (2026-09-06)
+++ v2 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c7ce688fad141d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95bdcf8d928e422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1f9cd605bbb4838"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd427df588ae84aab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad58fdbb3af41fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1f9cd605bbb4838" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R290f6e5f30274390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd427df588ae84aab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>99,860</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,890</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>20.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,275</x:t>
-[...264 lines deleted...]
-          <x:t>100,570</x:t>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,695</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>100,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>