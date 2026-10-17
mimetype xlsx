--- v2 (2026-09-26)
+++ v3 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95bdcf8d928e422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329320f14553455c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd427df588ae84aab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17300db89d114cae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R290f6e5f30274390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd427df588ae84aab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0afbdc2410ea4159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17300db89d114cae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>100,570</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>101,135</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,685</x:t>
-[...65 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,355</x:t>
-[...21 lines deleted...]
-          <x:t>101,185</x:t>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,025</x:t>
-[...205 lines deleted...]
-          <x:t>101,930</x:t>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>101,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>