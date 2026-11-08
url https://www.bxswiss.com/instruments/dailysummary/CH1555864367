--- v3 (2026-10-17)
+++ v4 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329320f14553455c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R543319d2a75f4223" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17300db89d114cae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215e96612f474d41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0afbdc2410ea4159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17300db89d114cae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff1855804024f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215e96612f474d41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,540</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...622 lines deleted...]
-          <x:t>102,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>