--- v1 (2026-09-06)
+++ v2 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2646c4a59cce4032" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21680b871d494ddc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R245fd8e633f340bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31548e61faab47c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ecc7c57f66849b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R245fd8e633f340bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc2f70866f5a4bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31548e61faab47c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,735</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,820</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,705</x:t>
-[...495 lines deleted...]
-          <x:t>100,510</x:t>
+          <x:t>100,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>