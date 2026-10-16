--- v2 (2026-09-26)
+++ v3 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21680b871d494ddc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf83815a051ad4f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31548e61faab47c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00a52f25f5134383"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc2f70866f5a4bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31548e61faab47c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f56abfdaf444dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00a52f25f5134383" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,660</x:t>
-[...21 lines deleted...]
-          <x:t>100,110</x:t>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,060</x:t>
-[...38 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>100,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,050</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,925</x:t>
-[...92 lines deleted...]
-          <x:t>101,465</x:t>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,280</x:t>
-[...31 lines deleted...]
-          <x:t>100,985</x:t>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>