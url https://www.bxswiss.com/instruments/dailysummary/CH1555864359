--- v3 (2026-10-16)
+++ v4 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf83815a051ad4f6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde56ea252b414fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00a52f25f5134383"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2adda8d49b08443b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f56abfdaf444dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00a52f25f5134383" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e14420231d44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2adda8d49b08443b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555864359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,550</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>101,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>