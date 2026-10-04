--- v0 (2026-09-14)
+++ v1 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b1c0d815ce42b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b0d96dbf5149c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb25647f97c14c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c738618fea043a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R396b1b3026b84c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb25647f97c14c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd41110a96c804bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c738618fea043a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.20% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555863625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...109 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>99,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...181 lines deleted...]
-          <x:t>102,980</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>