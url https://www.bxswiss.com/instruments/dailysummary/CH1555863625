--- v1 (2026-10-04)
+++ v2 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b0d96dbf5149c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf0fc156fc9e4641" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c738618fea043a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15652c9aa5f342f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd41110a96c804bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c738618fea043a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671be76281ce43ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15652c9aa5f342f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.20% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555863625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,430</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>102,260</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,315</x:t>
-[...38 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>101,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,530</x:t>
-[...80 lines deleted...]
-          <x:t>101,095</x:t>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>