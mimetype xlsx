--- v0 (2026-09-17)
+++ v1 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c9eb02f49b43b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea99feee25c4d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbcb978d6ea0465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R419f67253b984076"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R929c0d8fa8124aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbcb978d6ea0465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45566881d7584fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R419f67253b984076" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555863609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,430 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...62 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,420</x:t>
-[...183 lines deleted...]
-          <x:t>100,510</x:t>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,920</x:t>
-[...92 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,265</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
@@ -584,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>