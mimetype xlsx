--- v1 (2026-10-07)
+++ v2 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea99feee25c4d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65b50e7663a41ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R419f67253b984076"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f31ae60f5874753"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45566881d7584fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R419f67253b984076" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd951057a2fa42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f31ae60f5874753" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555863609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>97,860</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>98,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,070</x:t>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>98,160</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>97,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>