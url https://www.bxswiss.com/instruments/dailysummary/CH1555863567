--- v0 (2026-09-14)
+++ v1 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R514db58ceddf4377" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76ec0967c56a4ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82ae2b01d44048e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd674ae4d2b764388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc742c485ab014440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82ae2b01d44048e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b60df0dc1c4b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd674ae4d2b764388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on Cloudflare</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555863567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,322 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...270 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>