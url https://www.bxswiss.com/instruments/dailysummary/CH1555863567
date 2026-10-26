--- v1 (2026-10-05)
+++ v2 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76ec0967c56a4ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3148526541c4acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd674ae4d2b764388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3684a6df8a14993"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b60df0dc1c4b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd674ae4d2b764388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R740cccc471524558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3684a6df8a14993" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.20% p.a. Barrier Reverse Convertible on Cloudflare</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555863567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,155</x:t>
-[...306 lines deleted...]
-          <x:t>104,650</x:t>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>