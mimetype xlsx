--- v0 (2026-08-31)
+++ v1 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77029e709b914bc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ea8046f1944c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc695f2f4931a48bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaccc286347b4c44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra601676f2c634f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc695f2f4931a48bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345e8e4a6b3e4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaccc286347b4c44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.58% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555863005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,268 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>