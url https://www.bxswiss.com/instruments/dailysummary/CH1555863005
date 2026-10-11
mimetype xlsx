--- v1 (2026-09-20)
+++ v2 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ea8046f1944c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43e43edfd17e4be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaccc286347b4c44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7dbc6f7d4cc4295"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345e8e4a6b3e4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaccc286347b4c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f61b5deb2c1422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7dbc6f7d4cc4295" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.58% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555863005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>