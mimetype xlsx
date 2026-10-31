--- v2 (2026-10-11)
+++ v3 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43e43edfd17e4be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58e14344801b42d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7dbc6f7d4cc4295"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc9afe52f9940ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f61b5deb2c1422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7dbc6f7d4cc4295" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1807db92f1ab4a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc9afe52f9940ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.58% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555863005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,210</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,850</x:t>
-[...38 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,160</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>98,130</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>97,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>