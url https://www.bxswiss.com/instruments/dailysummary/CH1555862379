--- v1 (2026-09-13)
+++ v2 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849194d91f464833" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1302aa2ff9a24188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra54a0a8b43c54235"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red79da689a384460"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e36b5a735f048ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra54a0a8b43c54235" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6293b0c920114964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red79da689a384460" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.80% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555862379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>108,245</x:t>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,990</x:t>
-[...26 lines deleted...]
-          <x:t>108,475</x:t>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,900</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>