--- v2 (2026-10-03)
+++ v3 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1302aa2ff9a24188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6e57c22eea4e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red79da689a384460"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R366873ae47cf4373"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6293b0c920114964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red79da689a384460" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18334e6cceae4db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R366873ae47cf4373" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.80% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555862379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>111,295</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,530</x:t>
-[...490 lines deleted...]
-          <x:t>112,900</x:t>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>