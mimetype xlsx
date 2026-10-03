--- v1 (2026-09-13)
+++ v2 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c2613005dfd42ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1fd1ff3c0af494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbbf506f9a5c4942"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885ff4cd57d54c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf700ab38b9984eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbbf506f9a5c4942" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbaa140c1c764e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885ff4cd57d54c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555862361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>104,600</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,805</x:t>
-[...21 lines deleted...]
-          <x:t>103,345</x:t>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,025</x:t>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,565</x:t>
-[...431 lines deleted...]
-          <x:t>103,275</x:t>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>