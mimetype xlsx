--- v2 (2026-10-03)
+++ v3 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1fd1ff3c0af494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a9850f687b4382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885ff4cd57d54c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e61500cd21e488c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbaa140c1c764e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885ff4cd57d54c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62de658b75894ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e61500cd21e488c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555862361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>08.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,005</x:t>
-[...43 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>24.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>102,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.09.2026</x:t>
-[...73 lines deleted...]
-          <x:t>103,405</x:t>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>