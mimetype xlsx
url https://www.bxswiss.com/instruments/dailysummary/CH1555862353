--- v1 (2026-09-13)
+++ v2 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b44b92ad664be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f51f69e6564fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0dd965b03654c18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8384bd90eb4bd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23c229ac66924ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0dd965b03654c18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48df4012df84ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8384bd90eb4bd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.50% p.a. Barrier Reverse Convertible on Idorsia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555862353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,300</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>91,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,200</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>