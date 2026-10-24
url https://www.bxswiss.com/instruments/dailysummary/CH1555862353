--- v2 (2026-10-03)
+++ v3 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f51f69e6564fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bf6a4b84b254dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8384bd90eb4bd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ac739e699e94efa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48df4012df84ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8384bd90eb4bd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R276109f2808e46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ac739e699e94efa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.50% p.a. Barrier Reverse Convertible on Idorsia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555862353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>