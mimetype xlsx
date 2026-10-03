--- v1 (2026-09-13)
+++ v2 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d02df1c5034f70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac947b8a3084922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R004a8d7536c8436f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1120e1c53d2a41ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb5c02856ace4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R004a8d7536c8436f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4196a2b183cb42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1120e1c53d2a41ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.50% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555862312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,090</x:t>
-[...139 lines deleted...]
-          <x:t>100,715</x:t>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>100,715</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,715</x:t>
-[...193 lines deleted...]
-          <x:t>102,310</x:t>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>