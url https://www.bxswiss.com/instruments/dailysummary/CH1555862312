--- v2 (2026-10-03)
+++ v3 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac947b8a3084922" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db5fef748964f84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1120e1c53d2a41ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29723051c1294d42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4196a2b183cb42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1120e1c53d2a41ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1641a9dc86414e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29723051c1294d42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.50% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555862312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>102,140</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>102,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>105,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>