--- v0 (2026-08-30)
+++ v1 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4680b568beb4345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73bd63a4069b4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R763a6d491d3845cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ec6e215682465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb869f923d6a348f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R763a6d491d3845cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d1bed65b2c4846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ec6e215682465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555862304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,486 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...92 lines deleted...]
-          <x:t>102,640</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,370</x:t>
-[...21 lines deleted...]
-          <x:t>101,930</x:t>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>102,230</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,775</x:t>
-[...151 lines deleted...]
-          <x:t>101,585</x:t>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>102,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>