--- v1 (2026-09-19)
+++ v2 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73bd63a4069b4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce51d0b8f384da2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ec6e215682465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c46629f9ccf495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d1bed65b2c4846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ec6e215682465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d5c14ff01042d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c46629f9ccf495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555862304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>