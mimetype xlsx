--- v2 (2026-10-10)
+++ v3 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce51d0b8f384da2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b95cce4c88d446b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c46629f9ccf495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e13ed2bab7465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d5c14ff01042d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c46629f9ccf495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc30908bb3131483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e13ed2bab7465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555862304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>99,760</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>95,130</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>