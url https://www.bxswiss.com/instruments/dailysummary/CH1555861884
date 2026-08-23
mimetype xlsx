--- v0 (2026-08-03)
+++ v1 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee5671f6aa748a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d26f680c5d4a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b5ad18ee901453f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6835a8c0de7c4596"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b709a989644a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b5ad18ee901453f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6f49ac820dc42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6835a8c0de7c4596" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,268 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>