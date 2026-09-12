--- v1 (2026-08-23)
+++ v2 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d26f680c5d4a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc693d29a58491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6835a8c0de7c4596"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0714d35999c4c00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6f49ac820dc42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6835a8c0de7c4596" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8be4406f7ff042fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0714d35999c4c00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,890</x:t>
-[...21 lines deleted...]
-          <x:t>102,310</x:t>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,090</x:t>
-[...43 lines deleted...]
-          <x:t>102,760</x:t>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,700</x:t>
-[...247 lines deleted...]
-          <x:t>102,900</x:t>
+          <x:t>103,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>