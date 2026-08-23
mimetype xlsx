--- v0 (2026-08-03)
+++ v1 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0859d02418c74591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e27ecacf9514e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25937495f96440b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R858e1fe5bb134e37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5550d847714e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25937495f96440b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d03092321e4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R858e1fe5bb134e37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,268 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>