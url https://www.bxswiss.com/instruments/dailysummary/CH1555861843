--- v1 (2026-08-23)
+++ v2 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e27ecacf9514e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e61b6537c24179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R858e1fe5bb134e37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb79418af0dd04f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d03092321e4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R858e1fe5bb134e37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc94c5b76885c4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb79418af0dd04f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>