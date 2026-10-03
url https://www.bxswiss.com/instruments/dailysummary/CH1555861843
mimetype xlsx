--- v2 (2026-09-12)
+++ v3 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e61b6537c24179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf361e26531f47c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb79418af0dd04f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50ed3b231999479e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc94c5b76885c4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb79418af0dd04f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38229327c43545f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50ed3b231999479e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>