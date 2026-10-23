--- v3 (2026-10-03)
+++ v4 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf361e26531f47c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raae06e4fdfd54b28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50ed3b231999479e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf92fd7d6be84437a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38229327c43545f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50ed3b231999479e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cccdead2d7c4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf92fd7d6be84437a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>109,390</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,355</x:t>
+          <x:t>110,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>18.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,500</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,180</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>110,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,695</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>