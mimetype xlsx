--- v0 (2026-08-03)
+++ v1 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe71af3bd314587" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ef46f86cda4f33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R886b54c797094474"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11be8df6598b414b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebee6c48cea04937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R886b54c797094474" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb494932fc34043d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11be8df6598b414b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...60 lines deleted...]
-          <x:t>101,335</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,560</x:t>
-[...355 lines deleted...]
-          <x:t>96,230</x:t>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>