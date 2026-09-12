--- v1 (2026-08-23)
+++ v2 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ef46f86cda4f33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f035dad1c44138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11be8df6598b414b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b2ff0fcd2494e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb494932fc34043d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11be8df6598b414b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb1f530d81745c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b2ff0fcd2494e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>99,380</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,010</x:t>
-[...274 lines deleted...]
-          <x:t>99,110</x:t>
+          <x:t>101,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>