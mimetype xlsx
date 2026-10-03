--- v2 (2026-09-12)
+++ v3 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f035dad1c44138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0811184630b94f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b2ff0fcd2494e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6bc77392d90420c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb1f530d81745c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b2ff0fcd2494e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra96978a57fff48b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6bc77392d90420c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>102,890</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>98,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>101,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>