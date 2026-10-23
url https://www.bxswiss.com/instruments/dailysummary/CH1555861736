--- v3 (2026-10-03)
+++ v4 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0811184630b94f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89e6f4afafad4116" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6bc77392d90420c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d3a81fe54545b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra96978a57fff48b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6bc77392d90420c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e77dfb4a21b4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d3a81fe54545b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,255</x:t>
-[...43 lines deleted...]
-          <x:t>101,505</x:t>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,865</x:t>
-[...372 lines deleted...]
-          <x:t>102,340</x:t>
+          <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,575</x:t>
-[...26 lines deleted...]
-          <x:t>103,595</x:t>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>