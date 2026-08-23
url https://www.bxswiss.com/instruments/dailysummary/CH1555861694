--- v0 (2026-08-03)
+++ v1 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R984c4517fae04dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a96b72c49da44b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e6ca17501a04580"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8a63f10add24cc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf98e93732def4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e6ca17501a04580" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec61b2e7215e46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8a63f10add24cc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.70% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...146 lines deleted...]
-          <x:t>100,400</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>99,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>97,170</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>