--- v1 (2026-08-23)
+++ v2 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a96b72c49da44b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5ee5ff39114010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8a63f10add24cc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R125d326df4c748ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec61b2e7215e46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8a63f10add24cc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdab36dde27ef4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R125d326df4c748ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.70% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,700</x:t>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,700</x:t>
-[...38 lines deleted...]
-          <x:t>98,060</x:t>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,850</x:t>
-[...97 lines deleted...]
-          <x:t>99,560</x:t>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,460</x:t>
-[...119 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,150</x:t>
-[...63 lines deleted...]
-          <x:t>97,340</x:t>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>