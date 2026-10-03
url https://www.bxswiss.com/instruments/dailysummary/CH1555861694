--- v2 (2026-09-13)
+++ v3 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5ee5ff39114010" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ca3f123bd6460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R125d326df4c748ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8e35e9193b6487e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdab36dde27ef4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R125d326df4c748ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R247292701bd345fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8e35e9193b6487e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.70% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,560</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,460</x:t>
-[...26 lines deleted...]
-          <x:t>99,740</x:t>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>100,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...532 lines deleted...]
-          <x:t>99,420</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>