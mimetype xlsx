--- v3 (2026-10-03)
+++ v4 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ca3f123bd6460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R147254b5cde144d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8e35e9193b6487e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fadcb41ca9b409b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R247292701bd345fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8e35e9193b6487e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7581a3d2c0e7481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fadcb41ca9b409b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.70% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>14.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,240</x:t>
-[...387 lines deleted...]
-          <x:t>103,100</x:t>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>