--- v1 (2026-08-29)
+++ v2 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra13df6b3eb82413d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc021d1996ae4ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b14ee9a36e74320"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6f985f0b0a7471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R797320ae24644820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b14ee9a36e74320" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0bb37562832457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6f985f0b0a7471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,220</x:t>
-[...97 lines deleted...]
-          <x:t>95,770</x:t>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,400</x:t>
-[...70 lines deleted...]
-          <x:t>96,130</x:t>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,910</x:t>
-[...436 lines deleted...]
-          <x:t>95,480</x:t>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>