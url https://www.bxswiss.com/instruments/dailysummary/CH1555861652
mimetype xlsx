--- v2 (2026-09-19)
+++ v3 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc021d1996ae4ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840ab3f15df04781" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6f985f0b0a7471e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9debd797f224bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0bb37562832457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6f985f0b0a7471e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re68637c6656b4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9debd797f224bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>96,820</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>96,510</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,330</x:t>
-[...53 lines deleted...]
-          <x:t>95,310</x:t>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>