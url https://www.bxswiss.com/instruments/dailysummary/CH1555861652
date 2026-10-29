--- v3 (2026-10-09)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840ab3f15df04781" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f8661ca162f4810" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9debd797f224bc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca9c5edfabe4ed9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re68637c6656b4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9debd797f224bc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re996308e36f24b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca9c5edfabe4ed9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,880</x:t>
-[...129 lines deleted...]
-          <x:t>95,830</x:t>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,840</x:t>
-[...490 lines deleted...]
-          <x:t>99,730</x:t>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>