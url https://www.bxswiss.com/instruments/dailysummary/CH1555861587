--- v0 (2026-08-03)
+++ v1 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re26e6575d2224242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1370ece011914f93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fd859d56c27498c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae21fa52dabc447f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d5c776280c4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fd859d56c27498c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d4f83f3d2554d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae21fa52dabc447f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...92 lines deleted...]
-          <x:t>100,190</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,340</x:t>
-[...119 lines deleted...]
-          <x:t>100,540</x:t>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,650</x:t>
-[...193 lines deleted...]
-          <x:t>98,920</x:t>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>