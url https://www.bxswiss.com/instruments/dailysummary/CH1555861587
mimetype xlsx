--- v1 (2026-08-23)
+++ v2 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1370ece011914f93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf317e7572e904e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae21fa52dabc447f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfbac6b653f44ed5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d4f83f3d2554d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae21fa52dabc447f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c5beee48b5d4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfbac6b653f44ed5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,540</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,650</x:t>
-[...43 lines deleted...]
-          <x:t>99,190</x:t>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,610</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>100,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>