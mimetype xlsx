--- v2 (2026-09-13)
+++ v3 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c17c417fbb14fee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e123af7f5340ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R280e8bf952534914"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a7110cf12d54f95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42338ca8174e4611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R280e8bf952534914" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4a7ebb143944d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a7110cf12d54f95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.20% p.a. Barrier Reverse Convertible on Dell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>