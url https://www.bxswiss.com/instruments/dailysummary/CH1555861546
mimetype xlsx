--- v3 (2026-10-03)
+++ v4 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e123af7f5340ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R976281066dcc4ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a7110cf12d54f95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74be92f134574c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4a7ebb143944d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a7110cf12d54f95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9898b9eaa64c4525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74be92f134574c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.20% p.a. Barrier Reverse Convertible on Dell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>110,240</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>112,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,815</x:t>
-[...33 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,910</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>111,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>111,545</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>