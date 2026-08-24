--- v0 (2026-08-03)
+++ v1 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7885731e6f4233" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16fcf9b115dd416e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6654654a28b4cd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf95da5463d7d4192"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb51b14543adc43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6654654a28b4cd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813317f15f1b460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf95da5463d7d4192" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.20% p.a. Barrier Reverse Convertible on Dell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...82 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,110</x:t>
-[...333 lines deleted...]
-          <x:t>100,765</x:t>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>