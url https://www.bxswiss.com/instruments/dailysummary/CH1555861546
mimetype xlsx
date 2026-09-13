--- v1 (2026-08-24)
+++ v2 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16fcf9b115dd416e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c17c417fbb14fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf95da5463d7d4192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R280e8bf952534914"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813317f15f1b460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf95da5463d7d4192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42338ca8174e4611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R280e8bf952534914" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.20% p.a. Barrier Reverse Convertible on Dell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>