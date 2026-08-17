--- v0 (2026-07-28)
+++ v1 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e17baae465b4dc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ed1ed10b5bd490c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd798f8515524a0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a1adb909409460e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04eb284661654ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd798f8515524a0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b313e368744f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a1adb909409460e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.36% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>100,765</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>100,965</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>102,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,940</x:t>
-[...85 lines deleted...]
-          <x:t>102,350</x:t>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>