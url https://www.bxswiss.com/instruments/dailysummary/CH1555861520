--- v1 (2026-08-17)
+++ v2 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ed1ed10b5bd490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6109b678b4c4db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a1adb909409460e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7faddf9d96f343d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b313e368744f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a1adb909409460e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c7ced9e95eb4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7faddf9d96f343d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.36% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>