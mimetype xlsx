--- v2 (2026-09-06)
+++ v3 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6109b678b4c4db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R257b744e24c54331" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7faddf9d96f343d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdedf0d23e2d0450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c7ced9e95eb4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7faddf9d96f343d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f64ca17a9f4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdedf0d23e2d0450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.36% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>105,665</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,665</x:t>
-[...26 lines deleted...]
-          <x:t>106,385</x:t>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,835</x:t>
-[...495 lines deleted...]
-          <x:t>106,990</x:t>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>