--- v3 (2026-09-28)
+++ v4 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R257b744e24c54331" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd678a8f4aa9c4628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdedf0d23e2d0450b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e9bd0de8d394eda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f64ca17a9f4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdedf0d23e2d0450b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ec0c0362d041c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e9bd0de8d394eda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.36% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>106,615</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>106,615</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,475</x:t>
-[...16 lines deleted...]
-          <x:t>106,505</x:t>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,335</x:t>
-[...215 lines deleted...]
-          <x:t>106,515</x:t>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>