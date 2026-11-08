--- v4 (2026-10-19)
+++ v5 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd678a8f4aa9c4628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc213486314d4403a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e9bd0de8d394eda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2bea44ba05415c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ec0c0362d041c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e9bd0de8d394eda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce413a940de64695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2bea44ba05415c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.36% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>05.10.2026</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,855</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,765</x:t>
-[...43 lines deleted...]
-          <x:t>103,775</x:t>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,725</x:t>
-[...124 lines deleted...]
-          <x:t>103,765</x:t>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,695</x:t>
-[...53 lines deleted...]
-          <x:t>103,885</x:t>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>