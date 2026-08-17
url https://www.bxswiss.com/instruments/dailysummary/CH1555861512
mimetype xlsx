--- v0 (2026-07-28)
+++ v1 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c7a36bc672449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05be7a4be81b4ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0372bb1390a4155"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9c46cccc1b14e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb76231b0c8154c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0372bb1390a4155" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab50b3c3ec847a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9c46cccc1b14e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.16% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,365 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>100,560</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>21.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
@@ -570,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>