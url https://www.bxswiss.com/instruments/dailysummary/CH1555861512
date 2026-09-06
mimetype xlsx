--- v1 (2026-08-17)
+++ v2 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05be7a4be81b4ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c52c921d5864f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9c46cccc1b14e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb25dde85f3304b9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab50b3c3ec847a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9c46cccc1b14e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf557d66cbce44671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb25dde85f3304b9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.16% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>