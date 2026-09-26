--- v2 (2026-09-06)
+++ v3 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c52c921d5864f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8df324b37f458e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb25dde85f3304b9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5c8421314784d02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf557d66cbce44671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb25dde85f3304b9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6f975d48f014d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5c8421314784d02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.16% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,440</x:t>
-[...178 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>106,545</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,435</x:t>
-[...38 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>106,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,615</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>106,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>