--- v3 (2026-09-26)
+++ v4 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8df324b37f458e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0950ecb078a840b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5c8421314784d02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcff7182954d420c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6f975d48f014d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5c8421314784d02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77070db0d0e24455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcff7182954d420c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.16% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>106,735</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,635</x:t>
-[...97 lines deleted...]
-          <x:t>106,900</x:t>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-          <x:t>18.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>106,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,195</x:t>
-[...112 lines deleted...]
-          <x:t>106,615</x:t>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>