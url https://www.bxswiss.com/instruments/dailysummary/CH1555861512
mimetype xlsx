--- v4 (2026-10-17)
+++ v5 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0950ecb078a840b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d18bf76299741dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcff7182954d420c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0697a5b607264ff2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77070db0d0e24455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcff7182954d420c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c48afd1b97f4024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0697a5b607264ff2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.16% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>