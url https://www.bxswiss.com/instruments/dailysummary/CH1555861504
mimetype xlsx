--- v2 (2026-09-06)
+++ v3 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R773819f8597b4b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e509952e1244306" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8437724ccd14d7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bbe492082924fd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c83e2cc4b1492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8437724ccd14d7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdeef75cb0604e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bbe492082924fd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.78% p.a. Barrier Reverse Convertible on Take 2 Interactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>102,820</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,790</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>