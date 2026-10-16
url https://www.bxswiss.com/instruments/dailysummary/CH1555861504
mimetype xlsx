--- v3 (2026-09-26)
+++ v4 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e509952e1244306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1cca02d57d242a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bbe492082924fd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1efde1e644ba4a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdeef75cb0604e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bbe492082924fd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eaf21b6ea234986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1efde1e644ba4a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.78% p.a. Barrier Reverse Convertible on Take 2 Interactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>