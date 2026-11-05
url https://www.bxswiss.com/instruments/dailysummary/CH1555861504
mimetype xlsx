--- v4 (2026-10-16)
+++ v5 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1cca02d57d242a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f15b714e6974484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1efde1e644ba4a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a140e6d6ef4be2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eaf21b6ea234986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1efde1e644ba4a88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d97ad2481404c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a140e6d6ef4be2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.78% p.a. Barrier Reverse Convertible on Take 2 Interactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>