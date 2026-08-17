--- v0 (2026-07-28)
+++ v1 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd03ff2ec453e4941" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0207f20c7477465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea9b0b3da66546b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9c26467b004ce1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3505825d4b2049ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea9b0b3da66546b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb52e1cc728294d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9c26467b004ce1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.78% p.a. Barrier Reverse Convertible on Take 2 Interactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>102,080</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,415</x:t>
-[...355 lines deleted...]
-          <x:t>102,340</x:t>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>