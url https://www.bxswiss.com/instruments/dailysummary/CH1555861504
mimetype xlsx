--- v1 (2026-08-17)
+++ v2 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0207f20c7477465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R773819f8597b4b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9c26467b004ce1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8437724ccd14d7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb52e1cc728294d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9c26467b004ce1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c83e2cc4b1492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8437724ccd14d7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.78% p.a. Barrier Reverse Convertible on Take 2 Interactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,515</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,245</x:t>
-[...414 lines deleted...]
-          <x:t>104,410</x:t>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>