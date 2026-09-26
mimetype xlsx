--- v2 (2026-09-06)
+++ v3 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d55d9210aaa4a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9be7b56fd6b4e54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racec34ccd82b4e4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704672dcd6af4359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2228b6f948b43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racec34ccd82b4e4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R156917debdf84d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704672dcd6af4359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Take 2 Interactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,050</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,525</x:t>
-[...345 lines deleted...]
-          <x:t>102,080</x:t>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>