--- v3 (2026-09-26)
+++ v4 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9be7b56fd6b4e54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7304cbd63b5b4d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704672dcd6af4359"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f4f4cd6277468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R156917debdf84d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704672dcd6af4359" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbca549d0e164ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f4f4cd6277468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Take 2 Interactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>102,240</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,370</x:t>
-[...340 lines deleted...]
-          <x:t>99,270</x:t>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>98,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,550</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>