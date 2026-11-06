--- v4 (2026-10-17)
+++ v5 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7304cbd63b5b4d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb5d6f658b6c4012" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f4f4cd6277468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1c1ae92e9b4dfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbca549d0e164ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f4f4cd6277468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59cd7230057e42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1c1ae92e9b4dfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Take 2 Interactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>96,710</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.10.2026</x:t>
-[...4 lines deleted...]
-          <x:t>94,380</x:t>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,200</x:t>
-[...38 lines deleted...]
-          <x:t>07.10.2026</x:t>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,960</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>95,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.10.2026</x:t>
-[...95 lines deleted...]
-          <x:t>93,830</x:t>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>94,820</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>