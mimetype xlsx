--- v0 (2026-07-28)
+++ v1 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9877d747f2d45e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731a6cfa58624071" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661181ecf2cf4bc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91faa2c0c37b473e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9859576433412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661181ecf2cf4bc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6690beeab68c468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91faa2c0c37b473e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Take 2 Interactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...102 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,285</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,035</x:t>
-[...53 lines deleted...]
-          <x:t>101,555</x:t>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,145</x:t>
-[...6 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>99,970</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>102,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>