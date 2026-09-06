--- v1 (2026-08-17)
+++ v2 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731a6cfa58624071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d55d9210aaa4a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91faa2c0c37b473e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racec34ccd82b4e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6690beeab68c468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91faa2c0c37b473e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2228b6f948b43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racec34ccd82b4e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Take 2 Interactive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,035</x:t>
-[...139 lines deleted...]
-          <x:t>99,970</x:t>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>103,010</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,950</x:t>
-[...350 lines deleted...]
-          <x:t>103,895</x:t>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>