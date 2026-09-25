--- v1 (2026-08-16)
+++ v2 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R147f60908f1a49d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e9a0ef06e394748" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ccbf7e80283406e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda97b6f431864713"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4f36333e2664b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ccbf7e80283406e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde9cdb660bd04836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda97b6f431864713" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.58% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,925</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,905</x:t>
-[...75 lines deleted...]
-          <x:t>101,900</x:t>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>23.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,285</x:t>
-[...232 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,080</x:t>
-[...198 lines deleted...]
-          <x:t>100,865</x:t>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>