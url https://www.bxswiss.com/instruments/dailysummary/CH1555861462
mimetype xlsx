--- v2 (2026-09-25)
+++ v3 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e9a0ef06e394748" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb949ae3d8cd649b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda97b6f431864713"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ce43a5737cd451b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde9cdb660bd04836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda97b6f431864713" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ade2496d079489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ce43a5737cd451b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.58% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...522 lines deleted...]
-          <x:t>100,050</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,950</x:t>
-[...16 lines deleted...]
-          <x:t>96,630</x:t>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,410</x:t>
-[...6 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,610</x:t>
-[...63 lines deleted...]
-          <x:t>95,380</x:t>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>