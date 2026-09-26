--- v2 (2026-09-06)
+++ v3 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R100b44c99f1046bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57d910a6a3d4c56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13f03e65d899498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R158c78b619254b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R766fcbb2907d4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13f03e65d899498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b675b18f7254452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R158c78b619254b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.72% p.a. Barrier Reverse Convertible on Micron Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>