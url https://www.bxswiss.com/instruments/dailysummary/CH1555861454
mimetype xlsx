--- v3 (2026-09-26)
+++ v4 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57d910a6a3d4c56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4807901ab33341cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R158c78b619254b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R993c8d69b495498f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b675b18f7254452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R158c78b619254b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a3ce6e31f3c457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R993c8d69b495498f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.72% p.a. Barrier Reverse Convertible on Micron Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,425</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,425</x:t>
-[...593 lines deleted...]
-          <x:t>109,820</x:t>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>