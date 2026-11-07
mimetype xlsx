--- v4 (2026-10-17)
+++ v5 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4807901ab33341cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57446d447767429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R993c8d69b495498f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raedd2786be264e9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a3ce6e31f3c457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R993c8d69b495498f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff962e8f1dc41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raedd2786be264e9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.72% p.a. Barrier Reverse Convertible on Micron Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>