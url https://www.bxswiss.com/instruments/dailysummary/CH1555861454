--- v0 (2026-07-28)
+++ v1 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70928e5e811c4b5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d1b0654096b4439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda01f2023b044008"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffd95505c2cc4b41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eb2164b99db4525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda01f2023b044008" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c05362f8f3a45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffd95505c2cc4b41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.72% p.a. Barrier Reverse Convertible on Micron Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...183 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,590</x:t>
-[...225 lines deleted...]
-          <x:t>92,340</x:t>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>