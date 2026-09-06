--- v1 (2026-08-17)
+++ v2 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d1b0654096b4439" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R100b44c99f1046bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffd95505c2cc4b41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13f03e65d899498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c05362f8f3a45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffd95505c2cc4b41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R766fcbb2907d4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13f03e65d899498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.72% p.a. Barrier Reverse Convertible on Micron Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>