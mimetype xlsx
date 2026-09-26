--- v2 (2026-09-06)
+++ v3 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d6122c9e4254701" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8600da33214e55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7b0e47cf234e40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R479e79a90a654513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd12b6beda074681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7b0e47cf234e40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce28146a98e04c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R479e79a90a654513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.51% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>