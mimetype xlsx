--- v3 (2026-09-26)
+++ v4 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8600da33214e55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb3d214f2ac49e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R479e79a90a654513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b183fd3082d4cf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce28146a98e04c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R479e79a90a654513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R254ff0ec91854944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b183fd3082d4cf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.51% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>102,610</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,765</x:t>
-[...48 lines deleted...]
-          <x:t>102,960</x:t>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,410</x:t>
-[...215 lines deleted...]
-          <x:t>103,805</x:t>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>