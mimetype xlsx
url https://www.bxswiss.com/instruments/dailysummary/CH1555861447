--- v4 (2026-10-16)
+++ v5 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb3d214f2ac49e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1de1f2af1e4585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b183fd3082d4cf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R348309ba93454788"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R254ff0ec91854944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b183fd3082d4cf4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5492f7e223454f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R348309ba93454788" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.51% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>102,640</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,020</x:t>
-[...600 lines deleted...]
-          <x:t>15.10.2026</x:t>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,655</x:t>
-[...9 lines deleted...]
-          <x:t>101,175</x:t>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>