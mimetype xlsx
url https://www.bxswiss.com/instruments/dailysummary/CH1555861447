--- v0 (2026-07-28)
+++ v1 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4d22ce03ce4d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0002ae1b0ae24c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15c965945c154fb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365eea909e88426c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f07f17fa7cd42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15c965945c154fb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff363fffbc184504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365eea909e88426c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.51% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,261 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -570,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>