--- v1 (2026-08-17)
+++ v2 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0002ae1b0ae24c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d6122c9e4254701" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365eea909e88426c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7b0e47cf234e40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff363fffbc184504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365eea909e88426c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd12b6beda074681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7b0e47cf234e40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.51% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1555861447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>